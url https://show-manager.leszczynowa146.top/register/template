--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -105,51 +105,184 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="12">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+  </dxfs>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -411,51 +544,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M1" sqref="M1"/>
+      <selection activeCell="M2" sqref="M2:M100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -473,3614 +606,3674 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="B2:B100">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>NOT(OR(B2="Samiec",B2="Samica"))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C2:C100">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>NOT(OR(C2="4-5 msc",C2="6-7 msc",C2="8+ msc"))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D2:D100">
+    <cfRule type="expression" dxfId="2" priority="3">
+      <formula>AND(D2&lt;&gt;"",NOT(OR(D2="TAK",D2="NIE")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E2:E100">
+    <cfRule type="expression" dxfId="3" priority="4">
+      <formula>AND(E2&lt;&gt;"",NOT(OR(E2="TAK",E2="NIE")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F2:F100">
+    <cfRule type="expression" dxfId="4" priority="5">
+      <formula>NOT(OR(F2="Short hair",F2="RPA",F2="Curly"))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G2:G100">
+    <cfRule type="expression" dxfId="5" priority="6">
+      <formula>NOT(OR(G2="Standard",G2="White",G2="NO"))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H2:H100">
+    <cfRule type="expression" dxfId="6" priority="7">
+      <formula>AND(H2&lt;&gt;"",NOT(OR(H2="NO",H2="Beige hetero",H2="Beige homo")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I2:I100">
+    <cfRule type="expression" dxfId="7" priority="8">
+      <formula>AND(I2&lt;&gt;"",NOT(OR(I2="NO",I2="Goldbar")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J2:J100">
+    <cfRule type="expression" dxfId="8" priority="9">
+      <formula>AND(J2&lt;&gt;"",NOT(OR(J2="NO",J2="Violet",J2="Blue diamond",J2="Sapphire")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K2:K100">
+    <cfRule type="expression" dxfId="9" priority="10">
+      <formula>AND(K2&lt;&gt;"",NOT(OR(K2="NO",K2="Ebony")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L2:L100">
+    <cfRule type="expression" dxfId="10" priority="11">
+      <formula>AND(L2&lt;&gt;"",NOT(OR(L2="NO",L2="TOV (velvet)")))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M2:M100">
+    <cfRule type="expression" dxfId="11" priority="12">
+      <formula>AND(M2&lt;&gt;"",NOT(OR(M2="NO",M2="Pearl")))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1188">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B2">
       <formula1>"Samiec,Samica"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B3">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B4">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B5">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B6">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B7">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B8">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B9">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B10">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B11">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B12">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B13">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B14">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B15">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B16">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B17">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B18">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B19">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B20">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B21">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B22">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B23">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B24">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B25">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B26">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B27">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B28">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B29">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B30">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B31">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B32">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B33">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B34">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B35">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B36">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B37">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B38">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B39">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B40">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B41">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B42">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B43">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B44">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B45">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B46">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B47">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B48">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B49">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B50">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B51">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B52">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B53">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B54">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B55">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B56">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B57">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B58">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B59">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B60">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B61">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B62">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B63">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B64">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B65">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B66">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B67">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B68">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B69">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B70">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B71">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B72">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B73">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B74">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B75">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B76">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B77">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B78">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B79">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B80">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B81">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B82">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B83">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B84">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B85">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B86">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B87">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B88">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B89">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B90">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B91">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B92">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B93">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B94">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B95">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B96">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B97">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B98">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B99">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="B100">
+      <formula1>"Samiec,Samica"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C32">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C33">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C34">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C35">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C36">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C37">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C38">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C39">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C40">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C41">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C42">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C43">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C44">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C45">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C46">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C47">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C48">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C49">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C50">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C51">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C52">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C53">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C54">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C55">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C56">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C57">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C58">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C59">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C60">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C61">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C62">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C63">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C64">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C65">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C66">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C67">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C68">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C69">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C70">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C71">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C72">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C73">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C74">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C75">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C76">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C77">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C78">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C79">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C80">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C81">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C82">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C83">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C84">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C85">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C86">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C87">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C88">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C89">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C90">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C91">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C92">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C93">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C94">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C95">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C96">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C97">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C98">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C99">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C100">
+      <formula1>"4-5 msc,6-7 msc,8+ msc"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
       <formula1>"TAK,NIE"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D32">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D33">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D34">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D35">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D36">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D37">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D38">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D39">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D40">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D41">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D42">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D43">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D44">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D45">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D46">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D47">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D48">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D49">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D50">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D51">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D52">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D53">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D54">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D55">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D56">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D57">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D58">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D59">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D60">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D61">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D62">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D63">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D64">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D65">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D66">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D67">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D68">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D69">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D70">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D71">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D72">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D73">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D74">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D75">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D76">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D77">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D78">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D79">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D80">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D81">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D82">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D83">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D84">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D85">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D86">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D87">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D88">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D89">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D90">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D91">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D92">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D93">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D94">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D95">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D96">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D97">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D98">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D99">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D100">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
       <formula1>"TAK,NIE"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E32">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E33">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E34">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E35">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E36">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E37">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E38">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E39">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E40">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E41">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E42">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E43">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E44">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E45">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E46">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E47">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E48">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E49">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E50">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E51">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E52">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E53">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E54">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E55">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E56">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E57">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E58">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E59">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E60">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E61">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E62">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E63">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E64">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E65">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E66">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E67">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E68">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E69">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E70">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E71">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E72">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E73">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E74">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E75">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E76">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E77">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E78">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E79">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E80">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E81">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E82">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E83">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E84">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E85">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E86">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E87">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E88">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E89">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E90">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E91">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E92">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E93">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E94">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E95">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E96">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E97">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E98">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E99">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E100">
+      <formula1>"TAK,NIE"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
       <formula1>"Short hair,RPA,Curly"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F32">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F33">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F34">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F35">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F36">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F37">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F38">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F39">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F40">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F41">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F42">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F43">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F44">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F45">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F46">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F47">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F48">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F49">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F50">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F51">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F52">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F53">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F54">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F55">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F56">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F57">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F58">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F59">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F60">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F61">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F62">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F63">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F64">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F65">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F66">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F67">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F68">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F69">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F70">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F71">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F72">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F73">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F74">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F75">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F76">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F77">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F78">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F79">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F80">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F81">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F82">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F83">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F84">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F85">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F86">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F87">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F88">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F89">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F90">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F91">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F92">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F93">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F94">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F95">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F96">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F97">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F98">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F99">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F100">
+      <formula1>"Short hair,RPA,Curly"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
       <formula1>"Standard,White,NO"</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G32">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G33">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G34">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G35">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G36">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G37">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G38">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G39">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G40">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G41">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G42">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G43">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G44">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G45">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G46">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G47">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G48">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G49">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G50">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G51">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G52">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G53">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G54">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G55">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G56">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G57">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G58">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G59">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G60">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G61">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G62">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G63">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G64">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G65">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G66">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G67">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G68">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G69">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G70">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G71">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G72">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G73">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G74">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G75">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G76">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G77">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G78">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G79">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G80">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G81">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G82">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G83">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G84">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G85">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G86">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G87">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G88">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G89">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G90">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G91">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G92">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G93">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G94">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G95">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G96">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G97">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G98">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G99">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G100">
+      <formula1>"Standard,White,NO"</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
-      <formula1>"Beige hetero,Beige homo,NO"</formula1>
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H32">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H33">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H34">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H35">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H36">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H37">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H38">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H39">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H40">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H41">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H42">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H43">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H44">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H45">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H46">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H47">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H48">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H49">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H50">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H51">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H52">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H53">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H54">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H55">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H56">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H57">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H58">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H59">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H60">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H61">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H62">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H63">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H64">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H65">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H66">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H67">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H68">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H69">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H70">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H71">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H72">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H73">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H74">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H75">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H76">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H77">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H78">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H79">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H80">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H81">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H82">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H83">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H84">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H85">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H86">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H87">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H88">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H89">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H90">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H91">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H92">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H93">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H94">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H95">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H96">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H97">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H98">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H99">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H100">
+      <formula1>"NO,Beige hetero,Beige homo"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
-      <formula1>"Goldbar,NO"</formula1>
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I32">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I33">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I34">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I35">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I36">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I37">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I38">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I39">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I40">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I41">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I42">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I43">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I44">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I45">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I46">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I47">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I48">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I49">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I50">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I51">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I52">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I53">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I54">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I55">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I56">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I57">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I58">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I59">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I60">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I61">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I62">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I63">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I64">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I65">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I66">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I67">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I68">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I69">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I70">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I71">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I72">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I73">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I74">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I75">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I76">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I77">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I78">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I79">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I80">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I81">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I82">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I83">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I84">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I85">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I86">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I87">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I88">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I89">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I90">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I91">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I92">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I93">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I94">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I95">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I96">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I97">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I98">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I99">
+      <formula1>"NO,Goldbar"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I100">
+      <formula1>"NO,Goldbar"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
-      <formula1>"Violet,Blue diamond,Sapphire,NO"</formula1>
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J32">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J33">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J34">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J35">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J36">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J37">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J38">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J39">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J40">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J41">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J42">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J43">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J44">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J45">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J46">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J47">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J48">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J49">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J50">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J51">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J52">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J53">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J54">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J55">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J56">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J57">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J58">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J59">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J60">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J61">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J62">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J63">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J64">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J65">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J66">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J67">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J68">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J69">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J70">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J71">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J72">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J73">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J74">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J75">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J76">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J77">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J78">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J79">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J80">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J81">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J82">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J83">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J84">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J85">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J86">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J87">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J88">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J89">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J90">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J91">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J92">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J93">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J94">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J95">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J96">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J97">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J98">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J99">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J100">
+      <formula1>"NO,Violet,Blue diamond,Sapphire"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
-      <formula1>"Ebony,NO"</formula1>
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K32">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K33">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K34">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K35">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K36">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K37">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K38">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K39">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K40">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K41">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K42">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K43">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K44">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K45">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K46">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K47">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K48">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K49">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K50">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K51">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K52">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K53">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K54">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K55">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K56">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K57">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K58">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K59">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K60">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K61">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K62">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K63">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K64">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K65">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K66">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K67">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K68">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K69">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K70">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K71">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K72">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K73">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K74">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K75">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K76">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K77">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K78">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K79">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K80">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K81">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K82">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K83">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K84">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K85">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K86">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K87">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K88">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K89">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K90">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K91">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K92">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K93">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K94">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K95">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K96">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K97">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K98">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K99">
+      <formula1>"NO,Ebony"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K100">
+      <formula1>"NO,Ebony"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L32">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L33">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L34">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L35">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L36">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L37">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L38">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L39">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L40">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L41">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L42">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L43">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L44">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L45">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L46">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L47">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L48">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L49">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L50">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L51">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L52">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L53">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L54">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L55">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L56">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L57">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L58">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L59">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L60">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L61">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L62">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L63">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L64">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L65">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L66">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L67">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L68">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L69">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L70">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L71">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L72">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L73">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L74">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L75">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L76">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L77">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L78">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L79">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L80">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L81">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L82">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L83">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L84">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L85">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L86">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L87">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L88">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L89">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L90">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L91">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L92">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L93">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L94">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L95">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L96">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L97">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L98">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L99">
+      <formula1>"NO,TOV (velvet)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L100">
+      <formula1>"NO,TOV (velvet)"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M32">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M33">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M34">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M35">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M36">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M37">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M38">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M39">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M40">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M41">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M42">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M43">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M44">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M45">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M46">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M47">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M48">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M49">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M50">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M51">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M52">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M53">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M54">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M55">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M56">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M57">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M58">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M59">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M60">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M61">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M62">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M63">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M64">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M65">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M66">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M67">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M68">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M69">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M70">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M71">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M72">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M73">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M74">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M75">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M76">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M77">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M78">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M79">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M80">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M81">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M82">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M83">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M84">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M85">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M86">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M87">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M88">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M89">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M90">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M91">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M92">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M93">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M94">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M95">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M96">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M97">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M98">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M99">
-      <formula1>"Pearl,NO"</formula1>
-[...32 lines deleted...]
-      <formula1>"TOV (velvet),NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M100">
-      <formula1>"Pearl,NO"</formula1>
+      <formula1>"NO,Pearl"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">